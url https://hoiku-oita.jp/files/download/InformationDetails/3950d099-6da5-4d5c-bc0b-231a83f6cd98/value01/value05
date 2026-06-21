--- v0 (2025-10-31)
+++ v1 (2026-06-21)
@@ -1,119 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6185428E" w14:textId="019C8F4D" w:rsidR="006F1463" w:rsidRPr="00D663C6" w:rsidRDefault="006F1463" w:rsidP="006F1463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D663C6">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
       <w:r w:rsidR="00910769" w:rsidRPr="00D663C6">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF14629" w14:textId="5C9EFDD9" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="00F7464F" w:rsidP="004C4BE3">
+    <w:p w14:paraId="3CF14629" w14:textId="3336A090" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="00F7464F" w:rsidP="004C4BE3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">令和７年度 </w:t>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E73">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年度 </w:t>
       </w:r>
       <w:r w:rsidR="00910769" w:rsidRPr="00910769">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>大分県保育実習等旅費支援</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>事業助成金</w:t>
       </w:r>
       <w:r w:rsidR="00910769" w:rsidRPr="00910769">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>交付</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1D6DC9" w14:textId="77777777" w:rsidR="006F1463" w:rsidRPr="00AB57D3" w:rsidRDefault="006F1463" w:rsidP="006F1463">
+    <w:p w14:paraId="0F1D6DC9" w14:textId="77777777" w:rsidR="006F1463" w:rsidRPr="00F22E73" w:rsidRDefault="006F1463" w:rsidP="006F1463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="415382F4" w14:textId="5B371A7B" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="006F1463" w:rsidP="004C4BE3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD68D0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>年　　月　　日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40685F38" w14:textId="77777777" w:rsidR="006F1463" w:rsidRDefault="006F1463" w:rsidP="006F1463">
       <w:pPr>
         <w:rPr>
@@ -503,63 +513,75 @@
               <w:t>メールアドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259C7F1A" w14:textId="77777777" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="006F1463" w:rsidP="00DF09AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00910769" w:rsidRPr="00DD68D0" w14:paraId="084CE561" w14:textId="77777777" w:rsidTr="00F7464F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E05C5EA" w14:textId="0C65DF8E" w:rsidR="00910769" w:rsidRPr="00910769" w:rsidRDefault="004C4BE3" w:rsidP="00DF09AD">
+          <w:p w14:paraId="3E05C5EA" w14:textId="03F5BD71" w:rsidR="00910769" w:rsidRPr="006561A8" w:rsidRDefault="004C4BE3" w:rsidP="00DF09AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006561A8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>保育士養成施設</w:t>
+            </w:r>
+            <w:r w:rsidR="006561A8" w:rsidRPr="005329E7">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BC390A5" w14:textId="77777777" w:rsidR="00910769" w:rsidRDefault="00C04962" w:rsidP="00DF09AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">所在都道府県：　　　　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E867BEB" w14:textId="48D8B36A" w:rsidR="00C04962" w:rsidRPr="00DD68D0" w:rsidRDefault="00C04962" w:rsidP="00DF09AD">
             <w:pPr>
               <w:rPr>
@@ -2251,414 +2273,655 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1,000円</w:t>
       </w:r>
       <w:r w:rsidR="006F1463" w:rsidRPr="00DD68D0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>未満切り捨て）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0854C8" w14:textId="77777777" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="006F1463" w:rsidP="006F1463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CDE1B37" w14:textId="0E62209F" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00384E67">
+    <w:p w14:paraId="426C9F65" w14:textId="77777777" w:rsidR="006A426E" w:rsidRDefault="006A426E" w:rsidP="00384E67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDE1B37" w14:textId="11AD5A44" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00384E67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>４</w:t>
       </w:r>
       <w:r w:rsidR="00D663C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD68D0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>振込先</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
-[...6 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1977"/>
-        <w:gridCol w:w="7520"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384E67" w:rsidRPr="00DD68D0" w14:paraId="3B2DE271" w14:textId="77777777" w:rsidTr="00F7464F">
+      <w:tr w:rsidR="00F22E73" w14:paraId="05A3C762" w14:textId="77777777" w:rsidTr="006B3486">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75E0B18D" w14:textId="313E4EDD" w:rsidR="00F22E73" w:rsidRPr="003F2362" w:rsidRDefault="00F22E73" w:rsidP="003F2362">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="39"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:fitText w:val="1155" w:id="-513039872"/>
+              </w:rPr>
+              <w:t>フリガ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:fitText w:val="1155" w:id="-513039872"/>
+              </w:rPr>
+              <w:t>ナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="480868A8" w14:textId="77777777" w:rsidR="00F22E73" w:rsidRDefault="00F22E73" w:rsidP="006F1463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22E73" w14:paraId="17FC29C2" w14:textId="77777777" w:rsidTr="006B3486">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1977" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC70F6E" w14:textId="77777777" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00215348">
-[...26 lines deleted...]
-            </w:tcMar>
+          <w:p w14:paraId="77249F9D" w14:textId="0921D659" w:rsidR="00F22E73" w:rsidRPr="003F2362" w:rsidRDefault="00F22E73" w:rsidP="003F2362">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>口座名義人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A7D1F1" w14:textId="77777777" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00215348">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="530C3FE6" w14:textId="77777777" w:rsidR="00F22E73" w:rsidRDefault="00F22E73" w:rsidP="003F2362">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384E67" w:rsidRPr="00DD68D0" w14:paraId="712CAC47" w14:textId="77777777" w:rsidTr="00F7464F">
+      <w:tr w:rsidR="00EF51C4" w14:paraId="6DF3ACC7" w14:textId="77777777" w:rsidTr="006B3486">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1977" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A54E55C" w14:textId="77777777" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00215348">
+          <w:p w14:paraId="204DB20E" w14:textId="77777777" w:rsidR="00AC7BF5" w:rsidRDefault="00EF51C4" w:rsidP="00AC7BF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...21 lines deleted...]
-            </w:tcMar>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>ゆう</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>ちょ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>銀行</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDAAABA" w14:textId="2CCBC4E8" w:rsidR="00EF51C4" w:rsidRPr="003F2362" w:rsidRDefault="00EF51C4" w:rsidP="00AC7BF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>以外の金融機関</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55EFF23B" w14:textId="77777777" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00215348">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">本店・支店・支所・出張所　　</w:t>
+          <w:p w14:paraId="42D484B3" w14:textId="752EEFF1" w:rsidR="00EF51C4" w:rsidRPr="003F2362" w:rsidRDefault="00EF51C4" w:rsidP="00EF51C4">
+            <w:pPr>
+              <w:ind w:firstLineChars="800" w:firstLine="1848"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>銀行・金庫・信用組合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>本店・支店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384E67" w:rsidRPr="00DD68D0" w14:paraId="14BAF1DE" w14:textId="77777777" w:rsidTr="00F7464F">
+      <w:tr w:rsidR="00033222" w:rsidRPr="00EF51C4" w14:paraId="7E8E32A9" w14:textId="77777777" w:rsidTr="00BA6FE7">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1977" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33FD7AE7" w14:textId="77777777" w:rsidR="00033222" w:rsidRPr="003F2362" w:rsidRDefault="00033222" w:rsidP="003F2362">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59DA20BE" w14:textId="77777777" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00215348">
-[...26 lines deleted...]
-            </w:tcMar>
+          <w:p w14:paraId="00261EDB" w14:textId="1DB630C6" w:rsidR="00033222" w:rsidRPr="003F2362" w:rsidRDefault="00033222" w:rsidP="00AC7BF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2363">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="233"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:fitText w:val="924" w:id="-513036799"/>
+              </w:rPr>
+              <w:t>種</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C2363">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:fitText w:val="924" w:id="-513036799"/>
+              </w:rPr>
+              <w:t>別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20270A18" w14:textId="77777777" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00215348">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="517A6770" w14:textId="5AF60916" w:rsidR="00033222" w:rsidRPr="003F2362" w:rsidRDefault="00AC7BF5" w:rsidP="00AC7BF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>当</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2363">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>座・普</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2363">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>通</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDF1026" w14:textId="714366AF" w:rsidR="00033222" w:rsidRPr="003F2362" w:rsidRDefault="00AC7BF5" w:rsidP="00AC7BF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>口座番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E60B1B5" w14:textId="703A1AE1" w:rsidR="00033222" w:rsidRPr="003F2362" w:rsidRDefault="00033222" w:rsidP="00EF51C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384E67" w:rsidRPr="00DD68D0" w14:paraId="14BC4C84" w14:textId="77777777" w:rsidTr="00F7464F">
-[...15 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00EF51C4" w14:paraId="5CFF800C" w14:textId="77777777" w:rsidTr="006B3486">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62DD9F7F" w14:textId="77777777" w:rsidR="00384E67" w:rsidRPr="00DD68D0" w:rsidRDefault="00384E67" w:rsidP="00215348">
-[...36 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="383841C2" w14:textId="2C2C6857" w:rsidR="00EF51C4" w:rsidRPr="003F2362" w:rsidRDefault="00EF51C4" w:rsidP="00EF51C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>ゆう</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>ちょ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F2362">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>銀行</w:t>
+            </w:r>
+            <w:r w:rsidR="002C67F4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>(※)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="613F85DE" w14:textId="25D6CD23" w:rsidR="00EF51C4" w:rsidRPr="00EF51C4" w:rsidRDefault="00EF51C4" w:rsidP="006F1463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>※通帳の表紙裏面に印字されている「記号「番号」をご記入ください。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384E67" w:rsidRPr="00DD68D0" w14:paraId="28D61C97" w14:textId="77777777" w:rsidTr="00F7464F">
-[...53 lines deleted...]
-                <w:color w:val="auto"/>
+      <w:tr w:rsidR="00AC7BF5" w14:paraId="4F2C4DDA" w14:textId="77777777" w:rsidTr="002C2363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50E02380" w14:textId="77777777" w:rsidR="00AC7BF5" w:rsidRDefault="00AC7BF5" w:rsidP="006F1463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="064F6C55" w14:textId="114FE95C" w:rsidR="00AC7BF5" w:rsidRPr="00AC7BF5" w:rsidRDefault="00AC7BF5" w:rsidP="006F1463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7BF5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>通帳記号</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>(5桁)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFBBA84" w14:textId="77777777" w:rsidR="00AC7BF5" w:rsidRPr="00AC7BF5" w:rsidRDefault="00AC7BF5" w:rsidP="006F1463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="672F3849" w14:textId="4D469803" w:rsidR="00AC7BF5" w:rsidRPr="00AC7BF5" w:rsidRDefault="00AC7BF5" w:rsidP="006F1463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>通帳番号(8桁)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BEC8DB" w14:textId="54DB90D0" w:rsidR="00AC7BF5" w:rsidRPr="00AC7BF5" w:rsidRDefault="00AC7BF5" w:rsidP="006F1463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CA94F86" w14:textId="77777777" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="006F1463" w:rsidP="006F1463">
+    <w:p w14:paraId="15B9C425" w14:textId="77777777" w:rsidR="00781766" w:rsidRPr="00DD68D0" w:rsidRDefault="00781766" w:rsidP="006F1463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365CC3D6" w14:textId="01B6ADD3" w:rsidR="006F1463" w:rsidRDefault="00384E67" w:rsidP="006F1463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00D663C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -2701,64 +2964,70 @@
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
       <w:r w:rsidR="00AB57D3" w:rsidRPr="00AB57D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>居住地の確認できる公的証明書（運転免許証など）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>又は</w:t>
       </w:r>
       <w:r w:rsidR="00AB57D3" w:rsidRPr="00AB57D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>公共料金の領収書（電気料</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3984BBEA" w14:textId="7C6C7BD0" w:rsidR="00AB57D3" w:rsidRDefault="00AB57D3" w:rsidP="00D663C6">
+    <w:p w14:paraId="3984BBEA" w14:textId="04B0F1D2" w:rsidR="00AB57D3" w:rsidRDefault="00AB57D3" w:rsidP="00D663C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00D663C6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21303">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB57D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>金、水道料金などの写し）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3429CC5C" w14:textId="67DE91FC" w:rsidR="00AB57D3" w:rsidRDefault="00D663C6" w:rsidP="00D663C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>（３）</w:t>
@@ -2802,1427 +3071,135 @@
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>（５）</w:t>
       </w:r>
       <w:r w:rsidR="00AB57D3" w:rsidRPr="00AB57D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>振込先口座情報が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>分かる</w:t>
       </w:r>
       <w:r w:rsidR="00AB57D3" w:rsidRPr="00AB57D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>書類（通帳の写しなど）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379190E4" w14:textId="1AF46071" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="00D663C6" w:rsidP="00D663C6">
+    <w:p w14:paraId="379190E4" w14:textId="3966B022" w:rsidR="006F1463" w:rsidRPr="00DD68D0" w:rsidRDefault="00D663C6" w:rsidP="00D663C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>（６）</w:t>
       </w:r>
       <w:r w:rsidR="00AB57D3" w:rsidRPr="00AB57D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>自主実習等の就職活動後のアンケート</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>00</w:t>
+      <w:r w:rsidR="0067328A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>（様式３）</w:t>
       </w:r>
       <w:r w:rsidR="00AB57D3" w:rsidRPr="00AB57D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>（面接支援事業は除く）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66705890" w14:textId="77777777" w:rsidR="006F1463" w:rsidRPr="00D663C6" w:rsidRDefault="006F1463" w:rsidP="006F1463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F026F11" w14:textId="2C2498EE" w:rsidR="00D663C6" w:rsidRDefault="00D663C6">
+    <w:p w14:paraId="7F026F11" w14:textId="09DA9A36" w:rsidR="00D663C6" w:rsidRDefault="00D663C6">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1289 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D663C6" w:rsidSect="00F7464F">
-      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1191" w:header="1134" w:footer="346" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="331" w:charSpace="194"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="095FA538" w14:textId="77777777" w:rsidR="0056650D" w:rsidRDefault="0056650D">
+    <w:p w14:paraId="5A92414A" w14:textId="77777777" w:rsidR="00E9326A" w:rsidRDefault="00E9326A">
       <w:pPr>
         <w:spacing w:before="327"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27D5AA34" w14:textId="77777777" w:rsidR="0056650D" w:rsidRDefault="0056650D">
+    <w:p w14:paraId="195D8093" w14:textId="77777777" w:rsidR="00E9326A" w:rsidRDefault="00E9326A">
       <w:pPr>
         <w:spacing w:before="327"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -4249,110 +3226,67 @@
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...41 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C0DFADD" w14:textId="77777777" w:rsidR="0056650D" w:rsidRDefault="0056650D">
+    <w:p w14:paraId="4C4A2D88" w14:textId="77777777" w:rsidR="00E9326A" w:rsidRDefault="00E9326A">
       <w:pPr>
         <w:spacing w:before="327"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00BD6A4C" w14:textId="77777777" w:rsidR="0056650D" w:rsidRDefault="0056650D">
+    <w:p w14:paraId="1F307FC8" w14:textId="77777777" w:rsidR="00E9326A" w:rsidRDefault="00E9326A">
       <w:pPr>
         <w:spacing w:before="327"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CC505CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FCC8188"/>
     <w:lvl w:ilvl="0" w:tplc="95F2F0E6">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
@@ -4447,268 +3381,303 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1733310999">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="960"/>
   <w:hyphenationZone w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="241"/>
   <w:drawingGridVerticalSpacing w:val="331"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="([{〈《「『【〔（［｛｢"/>
   <w:noLineBreaksBefore w:lang="ja-JP" w:val="!),.?]}、。〉》」』】〕！），．？］｝｡｣､ﾞﾟ"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A6B4C"/>
     <w:rsid w:val="0002284A"/>
+    <w:rsid w:val="00033222"/>
     <w:rsid w:val="00034065"/>
     <w:rsid w:val="00035D28"/>
     <w:rsid w:val="00042810"/>
     <w:rsid w:val="00051979"/>
+    <w:rsid w:val="000721FA"/>
+    <w:rsid w:val="00072B31"/>
     <w:rsid w:val="000764CB"/>
     <w:rsid w:val="00090D20"/>
     <w:rsid w:val="000A0A87"/>
     <w:rsid w:val="000A4731"/>
     <w:rsid w:val="000E222A"/>
     <w:rsid w:val="000E74C9"/>
     <w:rsid w:val="000E7D0E"/>
     <w:rsid w:val="00123C99"/>
     <w:rsid w:val="0012581E"/>
     <w:rsid w:val="00191C45"/>
     <w:rsid w:val="00196641"/>
+    <w:rsid w:val="001C591C"/>
     <w:rsid w:val="001C774D"/>
     <w:rsid w:val="001F3C7D"/>
     <w:rsid w:val="001F490B"/>
     <w:rsid w:val="00214555"/>
     <w:rsid w:val="00227875"/>
     <w:rsid w:val="002362B9"/>
+    <w:rsid w:val="00245541"/>
     <w:rsid w:val="00254716"/>
+    <w:rsid w:val="0026145D"/>
     <w:rsid w:val="0026656A"/>
+    <w:rsid w:val="002C2363"/>
     <w:rsid w:val="002C43E0"/>
+    <w:rsid w:val="002C67F4"/>
     <w:rsid w:val="002E4F78"/>
     <w:rsid w:val="002E6700"/>
     <w:rsid w:val="002F17A9"/>
     <w:rsid w:val="00333EB8"/>
     <w:rsid w:val="00336C12"/>
+    <w:rsid w:val="00357970"/>
+    <w:rsid w:val="00360CCA"/>
     <w:rsid w:val="0037587F"/>
     <w:rsid w:val="00384E67"/>
     <w:rsid w:val="00385BE6"/>
     <w:rsid w:val="00397224"/>
     <w:rsid w:val="003A32CB"/>
+    <w:rsid w:val="003B2203"/>
     <w:rsid w:val="003C41C7"/>
     <w:rsid w:val="003D3712"/>
+    <w:rsid w:val="003F2362"/>
     <w:rsid w:val="0042094E"/>
     <w:rsid w:val="00426044"/>
+    <w:rsid w:val="00455D0B"/>
     <w:rsid w:val="00463BEF"/>
     <w:rsid w:val="00481FB2"/>
     <w:rsid w:val="004A1645"/>
     <w:rsid w:val="004C4BE3"/>
     <w:rsid w:val="004C67CC"/>
     <w:rsid w:val="004D6780"/>
     <w:rsid w:val="004F4254"/>
+    <w:rsid w:val="00514A27"/>
     <w:rsid w:val="0051788A"/>
+    <w:rsid w:val="0052543C"/>
+    <w:rsid w:val="005329E7"/>
     <w:rsid w:val="00562DDE"/>
-    <w:rsid w:val="005649A6"/>
-    <w:rsid w:val="0056650D"/>
     <w:rsid w:val="00567963"/>
     <w:rsid w:val="00576B5D"/>
     <w:rsid w:val="005C74D1"/>
     <w:rsid w:val="005E4BA2"/>
     <w:rsid w:val="005F1AF8"/>
     <w:rsid w:val="005F25D2"/>
+    <w:rsid w:val="00600293"/>
     <w:rsid w:val="0060123E"/>
     <w:rsid w:val="006130AD"/>
     <w:rsid w:val="006279C4"/>
+    <w:rsid w:val="00637745"/>
     <w:rsid w:val="00655A40"/>
+    <w:rsid w:val="006561A8"/>
     <w:rsid w:val="00670DA3"/>
+    <w:rsid w:val="0067328A"/>
     <w:rsid w:val="0069254A"/>
     <w:rsid w:val="0069763C"/>
+    <w:rsid w:val="006A426E"/>
+    <w:rsid w:val="006B3486"/>
     <w:rsid w:val="006E40DD"/>
     <w:rsid w:val="006F1463"/>
     <w:rsid w:val="006F2C90"/>
     <w:rsid w:val="00721F85"/>
     <w:rsid w:val="00733288"/>
     <w:rsid w:val="00734717"/>
     <w:rsid w:val="0075257A"/>
     <w:rsid w:val="00764C6A"/>
+    <w:rsid w:val="00781766"/>
     <w:rsid w:val="007B3193"/>
     <w:rsid w:val="007C282C"/>
     <w:rsid w:val="007C6095"/>
     <w:rsid w:val="0081449A"/>
-    <w:rsid w:val="00814F59"/>
     <w:rsid w:val="008F1F34"/>
     <w:rsid w:val="00903979"/>
     <w:rsid w:val="00910769"/>
     <w:rsid w:val="0093439B"/>
-    <w:rsid w:val="00955C78"/>
     <w:rsid w:val="00966163"/>
     <w:rsid w:val="00973E8A"/>
     <w:rsid w:val="00982DBD"/>
     <w:rsid w:val="00992FBA"/>
     <w:rsid w:val="009A6B4C"/>
     <w:rsid w:val="009A7A29"/>
     <w:rsid w:val="009E2F9E"/>
     <w:rsid w:val="00A233B8"/>
     <w:rsid w:val="00A30165"/>
     <w:rsid w:val="00A50BDA"/>
     <w:rsid w:val="00A56762"/>
     <w:rsid w:val="00A63B0D"/>
     <w:rsid w:val="00A91978"/>
     <w:rsid w:val="00A95AA0"/>
     <w:rsid w:val="00AB12B3"/>
     <w:rsid w:val="00AB57D3"/>
-    <w:rsid w:val="00AD1F49"/>
+    <w:rsid w:val="00AC7BF5"/>
+    <w:rsid w:val="00AE09BD"/>
     <w:rsid w:val="00B045F8"/>
+    <w:rsid w:val="00B21303"/>
     <w:rsid w:val="00B24DDA"/>
     <w:rsid w:val="00B60682"/>
+    <w:rsid w:val="00B65B0B"/>
     <w:rsid w:val="00B967CE"/>
     <w:rsid w:val="00BA19BC"/>
+    <w:rsid w:val="00BA6FE7"/>
     <w:rsid w:val="00C04962"/>
     <w:rsid w:val="00C216B6"/>
     <w:rsid w:val="00C3131C"/>
     <w:rsid w:val="00C77F2F"/>
     <w:rsid w:val="00C812EE"/>
     <w:rsid w:val="00C923B2"/>
     <w:rsid w:val="00CA407B"/>
+    <w:rsid w:val="00CB110D"/>
+    <w:rsid w:val="00CC4406"/>
     <w:rsid w:val="00CE174E"/>
     <w:rsid w:val="00CE236F"/>
     <w:rsid w:val="00D01560"/>
     <w:rsid w:val="00D27BD3"/>
     <w:rsid w:val="00D400B2"/>
     <w:rsid w:val="00D42769"/>
     <w:rsid w:val="00D644AD"/>
     <w:rsid w:val="00D663C6"/>
+    <w:rsid w:val="00D8020F"/>
     <w:rsid w:val="00D96803"/>
-    <w:rsid w:val="00DB3CFC"/>
+    <w:rsid w:val="00DC0711"/>
     <w:rsid w:val="00DC246B"/>
-    <w:rsid w:val="00DF1F91"/>
+    <w:rsid w:val="00DC527E"/>
+    <w:rsid w:val="00DE02ED"/>
+    <w:rsid w:val="00DE1CDE"/>
     <w:rsid w:val="00E01806"/>
     <w:rsid w:val="00E15F82"/>
-    <w:rsid w:val="00E248F2"/>
     <w:rsid w:val="00E317BA"/>
+    <w:rsid w:val="00E521B2"/>
     <w:rsid w:val="00E569E9"/>
     <w:rsid w:val="00E67FF2"/>
     <w:rsid w:val="00E8353A"/>
+    <w:rsid w:val="00E85474"/>
+    <w:rsid w:val="00E9326A"/>
     <w:rsid w:val="00E93628"/>
     <w:rsid w:val="00EA09F0"/>
     <w:rsid w:val="00EA363D"/>
     <w:rsid w:val="00EC02AD"/>
+    <w:rsid w:val="00ED655F"/>
+    <w:rsid w:val="00EF51C4"/>
+    <w:rsid w:val="00F045C9"/>
+    <w:rsid w:val="00F22E73"/>
     <w:rsid w:val="00F306EB"/>
     <w:rsid w:val="00F3492E"/>
     <w:rsid w:val="00F7402E"/>
     <w:rsid w:val="00F7464F"/>
     <w:rsid w:val="00F815C7"/>
     <w:rsid w:val="00F94719"/>
     <w:rsid w:val="00FB5657"/>
     <w:rsid w:val="00FB6041"/>
     <w:rsid w:val="00FC65C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="10B8E2FC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{546B00AC-4E16-4100-A731-0CA74247D53A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5222,51 +4191,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0069254A"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5486,90 +4455,58 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>1588</Characters>
+  <Pages>2</Pages>
+  <Words>137</Words>
+  <Characters>782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1863</CharactersWithSpaces>
+  <CharactersWithSpaces>918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>oitapref</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>